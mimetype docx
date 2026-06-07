--- v0 (2025-12-02)
+++ v1 (2026-06-07)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5D9755A1" w14:textId="77777777" w:rsidR="00D8043D" w:rsidRDefault="00D8043D" w:rsidP="00EA5906">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00548D"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13EDC385" wp14:editId="5A980593">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4921885</wp:posOffset>
             </wp:positionH>
@@ -70,222 +70,221 @@
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1379855" cy="154305"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:extLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00467A37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00548D"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E4D0F0" w14:textId="1832E0AA" w:rsidR="00DE5853" w:rsidRPr="0083010A" w:rsidRDefault="00F62B06" w:rsidP="00EA5906">
+    <w:p w14:paraId="00E4D0F0" w14:textId="43C83C2D" w:rsidR="00DE5853" w:rsidRPr="0083010A" w:rsidRDefault="00F62B06" w:rsidP="00EA5906">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F2583">
+      <w:r w:rsidRPr="00D5186E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="1"/>
-          <w:w w:val="95"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="92"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="9470" w:id="1446659328"/>
         </w:rPr>
         <w:t>“カテゴリーⅠ”</w:t>
       </w:r>
-      <w:r w:rsidR="005B0D32" w:rsidRPr="008F2583">
+      <w:r w:rsidR="005B0D32" w:rsidRPr="00D5186E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="1"/>
-          <w:w w:val="95"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="92"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="9470" w:id="1446659328"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
-      <w:r w:rsidR="00F37890" w:rsidRPr="008F2583">
+      <w:r w:rsidR="00F37890" w:rsidRPr="00D5186E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="1"/>
-          <w:w w:val="95"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="92"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="9470" w:id="1446659328"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00B9075C" w:rsidRPr="008F2583">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
+      <w:r w:rsidR="00D5186E" w:rsidRPr="00D5186E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="1"/>
+          <w:spacing w:val="3"/>
           <w:w w:val="95"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="9470" w:id="1446659328"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F37890" w:rsidRPr="008F2583">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37890" w:rsidRPr="00D5186E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="1"/>
-          <w:w w:val="95"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="92"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="9470" w:id="1446659328"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
-      <w:r w:rsidR="005B0D32" w:rsidRPr="008F2583">
+      <w:r w:rsidR="005B0D32" w:rsidRPr="00D5186E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="1"/>
-          <w:w w:val="95"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="92"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="9470" w:id="1446659328"/>
         </w:rPr>
         <w:t>赤外線診断技術者訓練コース</w:t>
       </w:r>
-      <w:r w:rsidR="005B0D32" w:rsidRPr="008F2583">
+      <w:r w:rsidR="005B0D32" w:rsidRPr="00D5186E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="1"/>
-          <w:w w:val="95"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="92"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="9470" w:id="1446659328"/>
         </w:rPr>
         <w:t>受講</w:t>
       </w:r>
-      <w:r w:rsidR="00C454D6" w:rsidRPr="008F2583">
+      <w:r w:rsidR="00C454D6" w:rsidRPr="00D5186E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="1"/>
-          <w:w w:val="95"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="92"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="9470" w:id="1446659328"/>
         </w:rPr>
         <w:t>申込</w:t>
       </w:r>
-      <w:r w:rsidR="005B0D32" w:rsidRPr="008F2583">
+      <w:r w:rsidR="005B0D32" w:rsidRPr="00D5186E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="1"/>
-          <w:w w:val="95"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="92"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="9470" w:id="1446659328"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
-      <w:r w:rsidR="005B0D32" w:rsidRPr="008F2583">
+      <w:r w:rsidR="005B0D32" w:rsidRPr="00D5186E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="-3"/>
-          <w:w w:val="95"/>
+          <w:spacing w:val="10"/>
+          <w:w w:val="92"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="9470" w:id="1446659328"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65302E60" w14:textId="13938C49" w:rsidR="00C9585F" w:rsidRPr="00816C5B" w:rsidRDefault="00DD41BC" w:rsidP="00D57897">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="482"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816C5B">
         <w:rPr>
@@ -317,51 +316,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>資格取得のための教育訓練</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046FF2A5" w14:textId="4E0F7D73" w:rsidR="00DE5853" w:rsidRPr="00816C5B" w:rsidRDefault="00DE5853" w:rsidP="004E3BF3">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="686E69CA" w14:textId="3D4A3E21" w:rsidR="0079229E" w:rsidRDefault="00FA721B" w:rsidP="0079229E">
+    <w:p w14:paraId="686E69CA" w14:textId="0F35027C" w:rsidR="0079229E" w:rsidRDefault="00FA721B" w:rsidP="0079229E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816C5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -436,114 +435,127 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
       <w:r w:rsidR="00BE7CBC" w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="008F2583">
+      <w:r w:rsidR="00D5186E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>１</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00816C5B" w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="008F2583">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>２１</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE7CBC" w:rsidRPr="0060120F">
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5186E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>日(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F2583">
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7CBC" w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>水</w:t>
+        <w:t>日(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5186E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>金</w:t>
       </w:r>
       <w:r w:rsidR="0079229E" w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0079229E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -829,51 +841,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1512ED28" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:55.7pt;margin-top:4.8pt;width:368.4pt;height:47.4pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7t4IvbQIAALQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i+lwBlWRYRVpQVVSW0&#10;uxJb7dk4DkR1PK5tSOgRpKof0V+oeu735Ec6dgLLbnuqenFmPDPPM29mMrouc0m2wtgMVEw7rTYl&#10;QnFIMrWK6ceH2ZsBJdYxlTAJSsR0Jyy9Hr9+NSr0UHRhDTIRhiCIssNCx3TtnB5GkeVrkTPbAi0U&#10;GlMwOXOomlWUGFYgei6jbrvdjwowiTbAhbV4e1Mb6Tjgp6ng7i5NrXBExhRzc+E04Vz6MxqP2HBl&#10;mF5nvEmD/UMWOcsUPnqCumGOkY3J/oDKM27AQupaHPII0jTjItSA1XTaL6pZrJkWoRYkx+oTTfb/&#10;wfLb7b0hWRLTHiWK5dii6vC12v+o9r+qwzdSHb5Xh0O1/4k66Xm6Cm2HGLXQGOfKd1Bi24/3Fi89&#10;C2Vqcv/F+gjakfjdiWxROsLxste/HPQHaOJo67c7VygjfPQUrY117wXkxAsxNdjMwDHbzq2rXY8u&#10;/jELMktmmZRB8QMkptKQLcPWSxdyRPBnXlKRAh9/e9EOwM9sHvoUv5SMf2rSO/NCPKkwZ89JXbuX&#10;XLksG6KWkOyQJwP14FnNZxnizpl198zgpGH9uD3uDo9UAiYDjUTJGsyXv917fxwAtFJS4OTG1H7e&#10;MCMokR8UjsZVp9fzox6U3sVlFxVzblmeW9QmnwIy1ME91TyI3t/Jo5gayB9xySb+VTQxxfHtmHJn&#10;jsrU1RuFa8rFZBLccLw1c3O10NyD+554Rh/KR2Z001GHs3ALxylnwxeNrX19pILJxkGaha57imte&#10;G+ZxNcLcNGvsd+9cD15PP5vxbwAAAP//AwBQSwMEFAAGAAgAAAAhAE5kJIbeAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok8pqQ4hTAaJCiBMp7Xkbm8RqbKe224a/ZznB&#10;cfRGs2+r1WQHdtYhGu8k5LMMmHatV8Z1Ej4367sCWEzoFA7eaQnfOsKqvr6qsFT+4j70uUkdoxEX&#10;S5TQpzSWnMe21xbjzI/aEfvywWKiGDquAl5o3A58nmULbtE4utDjqJ973R6ak5Vw3IaNyM3Lbj28&#10;Nea4PLw/veJSytub6fEBWNJT+ivDrz6pQ01Oe39yKrKBcp4Lqkq4XwAjXohiDmxPIBMCeF3x/x/U&#10;PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7t4IvbQIAALQEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBOZCSG3gAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="テキスト ボックス 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:55.7pt;margin-top:4.8pt;width:368.4pt;height:47.4pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLQT18NwIAAH4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkaZoacYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flot9Owi0yK1CP5SHp239aKHIR1FeicDgcpJUJzKCq9y+n3l9Wn&#10;KSXOM10wBVrk9CgcvZ9//DBrTCZGUIIqhCUIol3WmJyW3pssSRwvRc3cAIzQaJRga+ZRtbuksKxB&#10;9FolozSdJA3Ywljgwjm8feiMdB7xpRTcP0nphCcqp5ibj6eN5zacyXzGsp1lpqx4nwb7hyxqVmkM&#10;eoZ6YJ6Rva3+gKorbsGB9AMOdQJSVlzEGrCaYfqumk3JjIi1IDnOnGly/w+WPx425tkS336BFhsY&#10;CGmMyxxehnpaaevwxUwJ2pHC45k20XrC8XI8uZ1OpmjiaJukwzuUESa5vDbW+a8CahKEnFpsS2SL&#10;HdbOd64nlxDMgaqKVaVUVMIoiKWy5MCwicrHHBH8jZfSpMHgn2/SCPzGFqDP77eK8R99eldeiKc0&#10;5nypPUi+3bY9IVsojsiThW6EnOGrCnHXzPlnZnFmsH7cA/+Eh1SAyUAvUVKC/fW3++CPrUQrJQ3O&#10;YE7dzz2zghL1TWOT74bjcRjaqIxvbkeo2GvL9tqi9/USkKEhbpzhUQz+Xp1EaaF+xXVZhKhoYppj&#10;7Jxyb0/K0ne7gQvHxWIR3XBQDfNrvTE8gIeeBEZf2ldmTd9Rj7PwCKd5Zdm7xna+4aWGxd6DrGLX&#10;A8Udrz3zOORxbvqFDFt0rUevy29j/hsAAP//AwBQSwMEFAAGAAgAAAAhAE5kJIbeAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok8pqQ4hTAaJCiBMp7Xkbm8RqbKe224a/&#10;ZznBcfRGs2+r1WQHdtYhGu8k5LMMmHatV8Z1Ej4367sCWEzoFA7eaQnfOsKqvr6qsFT+4j70uUkd&#10;oxEXS5TQpzSWnMe21xbjzI/aEfvywWKiGDquAl5o3A58nmULbtE4utDjqJ973R6ak5Vw3IaNyM3L&#10;bj28Nea4PLw/veJSytub6fEBWNJT+ivDrz6pQ01Oe39yKrKBcp4Lqkq4XwAjXohiDmxPIBMCeF3x&#10;/x/UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLQT18NwIAAH4EAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBOZCSG3gAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="689507BA" w14:textId="72ED0291" w:rsidR="004E3BF3" w:rsidRPr="004E3BF3" w:rsidRDefault="004E3BF3" w:rsidP="00146E0E">
                       <w:pPr>
                         <w:widowControl/>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004E3BF3">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
@@ -1258,51 +1270,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00A0251C" w:rsidRPr="00816C5B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>：機械状態監視診断技術者（サーモグラフィ</w:t>
             </w:r>
             <w:r w:rsidR="00A0251C" w:rsidRPr="00816C5B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0143BC31" w14:textId="3373B253" w:rsidR="00467A37" w:rsidRPr="00816C5B" w:rsidRDefault="00467A37" w:rsidP="00BA532B">
+          <w:p w14:paraId="0143BC31" w14:textId="02A5DF5A" w:rsidR="00467A37" w:rsidRPr="00816C5B" w:rsidRDefault="00467A37" w:rsidP="00BA532B">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00816C5B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>開催日</w:t>
             </w:r>
             <w:r w:rsidR="00734993" w:rsidRPr="00816C5B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
@@ -1351,149 +1363,159 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="008F2583">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
+            <w:r w:rsidR="0028628E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0060120F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="0028628E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="00234977" w:rsidRPr="0060120F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>日（月）</w:t>
+            </w:r>
+            <w:r w:rsidR="0079229E" w:rsidRPr="0060120F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00234977" w:rsidRPr="0060120F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+            <w:r w:rsidR="00443BF4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0028628E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="0079229E" w:rsidRPr="0060120F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
             <w:r w:rsidR="008F2583">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="0060120F">
+            <w:r w:rsidR="0028628E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>月</w:t>
-[...79 lines deleted...]
-              <w:t>20</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r w:rsidR="00234977" w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>（金）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E975DF3" w14:textId="44E5CCAD" w:rsidR="00467A37" w:rsidRPr="00816C5B" w:rsidRDefault="00467A37" w:rsidP="00BF25B4">
             <w:pPr>
               <w:widowControl/>
@@ -2309,51 +2331,51 @@
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>に</w:t>
             </w:r>
             <w:r w:rsidRPr="00816C5B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>経験の有無は問いません</w:t>
             </w:r>
             <w:r w:rsidRPr="00816C5B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34848D87" w14:textId="77A0E49D" w:rsidR="00F66AC9" w:rsidRPr="0060120F" w:rsidRDefault="00F66AC9" w:rsidP="00EA5906">
+          <w:p w14:paraId="34848D87" w14:textId="039F40F4" w:rsidR="00F66AC9" w:rsidRPr="0060120F" w:rsidRDefault="00F66AC9" w:rsidP="00EA5906">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9367C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>＊</w:t>
             </w:r>
             <w:r w:rsidRPr="00B9367C">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>22</w:t>
@@ -2380,87 +2402,89 @@
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>受験申請期限（</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="008F2583">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidR="008F2583">
-[...11 lines deleted...]
-            <w:r w:rsidR="008F2583">
+            <w:r w:rsidR="0028628E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008F2583">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-              <w:t>日（</w:t>
+              <w:t>月</w:t>
             </w:r>
             <w:r w:rsidR="008F2583">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>水</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0028628E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2583">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>日（</w:t>
+            </w:r>
+            <w:r w:rsidR="0028628E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>金</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>））までに規定の要求事項</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>（カテゴリーⅠは</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>か月以上</w:t>
@@ -2510,114 +2534,129 @@
               <w:t>、色覚検査の実施）</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>を満たしていない場合、今期の受験はできません</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>。要求事項を満足してから、次回以降に受験申請をしてください。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B140C50" w14:textId="77777777" w:rsidR="00EA5906" w:rsidRPr="0060120F" w:rsidRDefault="00EA5906" w:rsidP="00EA5906">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C3648B6" w14:textId="5AEE59A3" w:rsidR="00F66AC9" w:rsidRPr="0060120F" w:rsidRDefault="00F66AC9" w:rsidP="00F66AC9">
+          <w:p w14:paraId="5C3648B6" w14:textId="7D39466F" w:rsidR="00F66AC9" w:rsidRPr="0060120F" w:rsidRDefault="00F66AC9" w:rsidP="00F66AC9">
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="008F2583">
               <w:t>026</w:t>
             </w:r>
             <w:r w:rsidR="008F2583">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>年冬</w:t>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="0028628E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>夏</w:t>
             </w:r>
             <w:r w:rsidR="00443BF4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>期</w:t>
             </w:r>
             <w:r w:rsidR="00E81E55" w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>の試験を受験希望</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CFE8F6D" w14:textId="302CBA4D" w:rsidR="00D8043D" w:rsidRPr="00D8043D" w:rsidRDefault="00F66AC9" w:rsidP="00F66AC9">
+          <w:p w14:paraId="3CFE8F6D" w14:textId="1A2F0CFF" w:rsidR="00D8043D" w:rsidRPr="00D8043D" w:rsidRDefault="00F66AC9" w:rsidP="00F66AC9">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="002E75C0" w:rsidRPr="0060120F">
               <w:t>02</w:t>
             </w:r>
-            <w:r w:rsidR="00DA7B2F">
-              <w:t>6</w:t>
+            <w:r w:rsidR="0060471B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="008F2583">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>年夏</w:t>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="0028628E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>冬</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>期以降に受験希望</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C618D" w:rsidRPr="002F562E" w14:paraId="63D225F4" w14:textId="77777777" w:rsidTr="004C618D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28C918C2" w14:textId="1B8FA45C" w:rsidR="004C618D" w:rsidRPr="00816C5B" w:rsidRDefault="004C618D" w:rsidP="00BA532B">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
@@ -3798,119 +3837,118 @@
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1379855" cy="154305"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:extLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D910055" w14:textId="33A29CF0" w:rsidR="000F306E" w:rsidRPr="0083010A" w:rsidRDefault="005B0D32" w:rsidP="0083010A">
+    <w:p w14:paraId="3D910055" w14:textId="095A2B12" w:rsidR="000F306E" w:rsidRPr="0083010A" w:rsidRDefault="005B0D32" w:rsidP="0083010A">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00804385">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>カテゴリーⅠ”</w:t>
       </w:r>
       <w:r w:rsidR="000F306E" w:rsidRPr="0083010A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
       <w:r w:rsidR="00F37890" w:rsidRPr="00804385">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00B9075C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
+      <w:r w:rsidR="0028628E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00F37890" w:rsidRPr="00804385">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:r w:rsidR="00F37890" w:rsidRPr="00804385">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="001A0DF9" w:rsidRPr="00EE683E">
@@ -4040,148 +4078,156 @@
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8074" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="047EAA27" w14:textId="34F23C4D" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="005C249D" w:rsidP="0079229E">
+          <w:p w14:paraId="047EAA27" w14:textId="4F0AC0CB" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="005C249D" w:rsidP="0079229E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="008F2583">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
+            <w:r w:rsidR="0028628E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="0028628E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>日（月） ～</w:t>
+            </w:r>
+            <w:r w:rsidR="00443BF4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0028628E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
             <w:r w:rsidR="008F2583">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
+            <w:r w:rsidR="0028628E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>月</w:t>
-[...47 lines deleted...]
-              <w:t>20</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>日（金）5日間</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69E05AD2" w14:textId="0A523C57" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="00732CF7" w:rsidP="0079229E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:b/>
@@ -4451,79 +4497,79 @@
       </w:tr>
       <w:tr w:rsidR="00732CF7" w:rsidRPr="0060120F" w14:paraId="7F03678A" w14:textId="1CE3D946" w:rsidTr="00732CF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="338A76DC" w14:textId="795AB220" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="00732CF7" w:rsidP="0079229E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61FE9768" w14:textId="299DF4EB" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="008F2583" w:rsidP="00732CF7">
+          <w:p w14:paraId="61FE9768" w14:textId="083B8199" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="0028628E" w:rsidP="00732CF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>24</w:t>
             </w:r>
             <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B6F6D45" w14:textId="77777777" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="00732CF7" w:rsidP="00732CF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060120F">
@@ -4597,117 +4643,117 @@
       </w:tr>
       <w:tr w:rsidR="00732CF7" w:rsidRPr="0060120F" w14:paraId="51A7D6F9" w14:textId="305DAC63" w:rsidTr="00732CF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="40A81584" w14:textId="77777777" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="00732CF7" w:rsidP="0079229E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9918F3" w14:textId="75C0850A" w:rsidR="00DA7B2F" w:rsidRDefault="008F2583" w:rsidP="00732CF7">
+          <w:p w14:paraId="6B9918F3" w14:textId="72EF873A" w:rsidR="00DA7B2F" w:rsidRDefault="0028628E" w:rsidP="00732CF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>月</w:t>
-[...6 lines deleted...]
-              <w:t>17</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>日 ～</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B4E3083" w14:textId="311346CD" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="008F2583" w:rsidP="00732CF7">
+          <w:p w14:paraId="0B4E3083" w14:textId="32C3D361" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="0028628E" w:rsidP="00732CF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>27</w:t>
             </w:r>
             <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14AB18A0" w14:textId="1C2BBD27" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="00732CF7" w:rsidP="00732CF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060120F">
@@ -4743,79 +4789,86 @@
       </w:tr>
       <w:tr w:rsidR="00732CF7" w:rsidRPr="0060120F" w14:paraId="4DAB3D65" w14:textId="02DC709F" w:rsidTr="00732CF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2EEEEFF1" w14:textId="77777777" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="00732CF7" w:rsidP="0079229E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F77B018" w14:textId="4E5726B9" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="008F2583" w:rsidP="00732CF7">
+          <w:p w14:paraId="1F77B018" w14:textId="5BBEA6AB" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="0028628E" w:rsidP="00732CF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2583">
+              <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>月</w:t>
-[...6 lines deleted...]
-              <w:t>20</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00732CF7" w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55044F18" w14:textId="77777777" w:rsidR="00732CF7" w:rsidRPr="0060120F" w:rsidRDefault="00732CF7" w:rsidP="00732CF7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060120F">
@@ -4894,51 +4947,51 @@
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>～17：</w:t>
             </w:r>
             <w:r w:rsidRPr="0060120F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F89A1B9" w14:textId="7DF6B7FB" w:rsidR="00732CF7" w:rsidRDefault="00732CF7" w:rsidP="00732CF7">
+    <w:p w14:paraId="2F89A1B9" w14:textId="0DD86EF3" w:rsidR="00732CF7" w:rsidRDefault="00732CF7" w:rsidP="00732CF7">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="200" w:left="620" w:right="150" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>＊訓練修了試験に合格後、</w:t>
       </w:r>
       <w:r w:rsidRPr="0060120F">
@@ -4952,93 +5005,93 @@
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="008F2583">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="008F2583">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0060120F">
+      <w:r w:rsidR="0028628E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>月</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F2583">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2583">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="008F2583">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
+      <w:r w:rsidR="0028628E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日（土）</w:t>
       </w:r>
       <w:r w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>にカ</w:t>
       </w:r>
       <w:r w:rsidRPr="0083010A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
@@ -5583,117 +5636,126 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
       <w:r w:rsidR="00526C9E" w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>送付</w:t>
       </w:r>
       <w:r w:rsidR="00003872" w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>される方へのご注意</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9A6C91" w14:textId="43291E41" w:rsidR="001912FC" w:rsidRPr="0026699A" w:rsidRDefault="00343945" w:rsidP="0026699A">
+    <w:p w14:paraId="6E9A6C91" w14:textId="114E75C1" w:rsidR="001912FC" w:rsidRPr="0026699A" w:rsidRDefault="00343945" w:rsidP="0026699A">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>下記</w:t>
       </w:r>
       <w:r w:rsidR="00003872" w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>問い合わせ先まで</w:t>
       </w:r>
       <w:r w:rsidR="00F4110D" w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>宅配便にて</w:t>
       </w:r>
+      <w:r w:rsidR="008D2946">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00003872" w:rsidRPr="0060120F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
       <w:r w:rsidR="003D3DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2946">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>月</w:t>
-[...8 lines deleted...]
-        <w:t>11</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00003872" w:rsidRPr="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>日（</w:t>
       </w:r>
       <w:r w:rsidR="0060120F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>水</w:t>
       </w:r>
       <w:r w:rsidR="00003872" w:rsidRPr="000F1764">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
@@ -6573,52 +6635,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>株式会社チノー　久喜事業所　開発部</w:t>
       </w:r>
       <w:r w:rsidRPr="00816C5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="726460D2" w14:textId="7DAEDC28" w:rsidR="00AE11E4" w:rsidRDefault="00AE11E4" w:rsidP="00AE11E4">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="700" w:firstLine="1470"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>担当：</w:t>
       </w:r>
       <w:r w:rsidR="008F2583">
         <w:rPr>
@@ -6923,70 +6983,70 @@
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="000152C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F306E" w:rsidRPr="00816C5B" w:rsidSect="00D8043D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="707" w:bottom="284" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6095361B" w14:textId="77777777" w:rsidR="00317375" w:rsidRDefault="00317375" w:rsidP="006E3F8B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3A7D26C7" w14:textId="77777777" w:rsidR="00317375" w:rsidRDefault="00317375" w:rsidP="006E3F8B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7012,70 +7072,70 @@
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1354610F" w14:textId="77777777" w:rsidR="00317375" w:rsidRDefault="00317375" w:rsidP="006E3F8B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7DC97B64" w14:textId="77777777" w:rsidR="00317375" w:rsidRDefault="00317375" w:rsidP="006E3F8B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008A578A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C207EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -8574,195 +8634,198 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1589994950">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1745445194">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1921525219">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1736077630">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="910581499">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1332172452">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="833228605">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="310213032">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2082288183">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="169684245">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1208760319">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201">
+    <o:shapedefaults v:ext="edit" spidmax="55297">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C2A64"/>
     <w:rsid w:val="00003872"/>
     <w:rsid w:val="00003D82"/>
     <w:rsid w:val="000152C2"/>
     <w:rsid w:val="000203E0"/>
     <w:rsid w:val="000570C0"/>
     <w:rsid w:val="00076EF0"/>
     <w:rsid w:val="0009088E"/>
     <w:rsid w:val="000A1408"/>
     <w:rsid w:val="000B4365"/>
     <w:rsid w:val="000C1270"/>
     <w:rsid w:val="000C2795"/>
     <w:rsid w:val="000C3768"/>
     <w:rsid w:val="000D0BAD"/>
+    <w:rsid w:val="000D738C"/>
     <w:rsid w:val="000F1764"/>
     <w:rsid w:val="000F29DC"/>
     <w:rsid w:val="000F2C45"/>
     <w:rsid w:val="000F306E"/>
     <w:rsid w:val="000F4D54"/>
     <w:rsid w:val="000F73D7"/>
     <w:rsid w:val="001206C0"/>
     <w:rsid w:val="00123E78"/>
     <w:rsid w:val="0012711F"/>
     <w:rsid w:val="0013068D"/>
     <w:rsid w:val="00135287"/>
     <w:rsid w:val="00142A69"/>
     <w:rsid w:val="001432E9"/>
     <w:rsid w:val="00146E0E"/>
     <w:rsid w:val="00151ADF"/>
     <w:rsid w:val="00153E1C"/>
     <w:rsid w:val="00162538"/>
     <w:rsid w:val="001709B4"/>
     <w:rsid w:val="00170F76"/>
     <w:rsid w:val="0017366B"/>
     <w:rsid w:val="0017596D"/>
     <w:rsid w:val="001773EF"/>
     <w:rsid w:val="00185078"/>
     <w:rsid w:val="001852E6"/>
     <w:rsid w:val="00190720"/>
     <w:rsid w:val="001912FC"/>
     <w:rsid w:val="00191610"/>
     <w:rsid w:val="00192DB6"/>
     <w:rsid w:val="001976D9"/>
     <w:rsid w:val="001A0DF9"/>
     <w:rsid w:val="001A27E8"/>
     <w:rsid w:val="001B029A"/>
     <w:rsid w:val="001B30B0"/>
     <w:rsid w:val="001C2F7C"/>
     <w:rsid w:val="001C4388"/>
     <w:rsid w:val="001D39BA"/>
     <w:rsid w:val="001D7885"/>
     <w:rsid w:val="001F207B"/>
     <w:rsid w:val="001F3685"/>
     <w:rsid w:val="00203870"/>
     <w:rsid w:val="00234977"/>
     <w:rsid w:val="0023563A"/>
     <w:rsid w:val="0024046D"/>
     <w:rsid w:val="002422FC"/>
     <w:rsid w:val="002511FF"/>
     <w:rsid w:val="00251560"/>
     <w:rsid w:val="00257A8B"/>
     <w:rsid w:val="0026699A"/>
     <w:rsid w:val="00270645"/>
     <w:rsid w:val="00274F89"/>
+    <w:rsid w:val="0028628E"/>
     <w:rsid w:val="0029119B"/>
     <w:rsid w:val="002A7DAD"/>
     <w:rsid w:val="002B75D9"/>
     <w:rsid w:val="002C18BF"/>
     <w:rsid w:val="002C2A64"/>
     <w:rsid w:val="002C2E7E"/>
     <w:rsid w:val="002C642B"/>
     <w:rsid w:val="002C65C9"/>
     <w:rsid w:val="002D5B70"/>
     <w:rsid w:val="002E11EF"/>
     <w:rsid w:val="002E75C0"/>
     <w:rsid w:val="002F562E"/>
     <w:rsid w:val="003159B5"/>
     <w:rsid w:val="00317375"/>
     <w:rsid w:val="0034377D"/>
     <w:rsid w:val="00343945"/>
     <w:rsid w:val="00345980"/>
     <w:rsid w:val="00347AC7"/>
     <w:rsid w:val="0035292A"/>
     <w:rsid w:val="00360975"/>
     <w:rsid w:val="00376E78"/>
     <w:rsid w:val="00385E0B"/>
     <w:rsid w:val="00393518"/>
     <w:rsid w:val="00397370"/>
     <w:rsid w:val="003B6494"/>
@@ -8800,123 +8863,127 @@
     <w:rsid w:val="00500F25"/>
     <w:rsid w:val="0052598C"/>
     <w:rsid w:val="00526C9E"/>
     <w:rsid w:val="005344A5"/>
     <w:rsid w:val="0053639D"/>
     <w:rsid w:val="00540953"/>
     <w:rsid w:val="005479FD"/>
     <w:rsid w:val="00547E81"/>
     <w:rsid w:val="0055016B"/>
     <w:rsid w:val="00555E6E"/>
     <w:rsid w:val="00573C5C"/>
     <w:rsid w:val="005B0D32"/>
     <w:rsid w:val="005B162A"/>
     <w:rsid w:val="005B2304"/>
     <w:rsid w:val="005B7B98"/>
     <w:rsid w:val="005C249D"/>
     <w:rsid w:val="005C628D"/>
     <w:rsid w:val="005E4960"/>
     <w:rsid w:val="005E79CE"/>
     <w:rsid w:val="005F2040"/>
     <w:rsid w:val="005F30C4"/>
     <w:rsid w:val="005F46F7"/>
     <w:rsid w:val="005F4F72"/>
     <w:rsid w:val="0060120F"/>
     <w:rsid w:val="006013EC"/>
+    <w:rsid w:val="0060471B"/>
     <w:rsid w:val="00625909"/>
     <w:rsid w:val="00630DF7"/>
     <w:rsid w:val="00636456"/>
     <w:rsid w:val="00654793"/>
     <w:rsid w:val="00691297"/>
     <w:rsid w:val="0069162A"/>
     <w:rsid w:val="006B6D68"/>
     <w:rsid w:val="006C404B"/>
     <w:rsid w:val="006D790F"/>
     <w:rsid w:val="006E3F8B"/>
     <w:rsid w:val="006F2471"/>
     <w:rsid w:val="006F7BA7"/>
+    <w:rsid w:val="0070054F"/>
     <w:rsid w:val="0070481A"/>
     <w:rsid w:val="00712B4C"/>
     <w:rsid w:val="00727AA1"/>
     <w:rsid w:val="00732CF7"/>
     <w:rsid w:val="00734993"/>
     <w:rsid w:val="00735091"/>
     <w:rsid w:val="00740AE0"/>
     <w:rsid w:val="00742E73"/>
     <w:rsid w:val="00747C3F"/>
     <w:rsid w:val="0075516A"/>
     <w:rsid w:val="0075794C"/>
     <w:rsid w:val="007777C7"/>
     <w:rsid w:val="00784805"/>
     <w:rsid w:val="0079229E"/>
     <w:rsid w:val="007A6B4B"/>
     <w:rsid w:val="007D1165"/>
     <w:rsid w:val="007E1821"/>
     <w:rsid w:val="007E3526"/>
     <w:rsid w:val="007F0B23"/>
     <w:rsid w:val="007F398B"/>
     <w:rsid w:val="00803858"/>
     <w:rsid w:val="00805A0E"/>
     <w:rsid w:val="0080711C"/>
     <w:rsid w:val="0080728C"/>
     <w:rsid w:val="00816C5B"/>
     <w:rsid w:val="0082207C"/>
     <w:rsid w:val="0083010A"/>
     <w:rsid w:val="00840268"/>
     <w:rsid w:val="00861956"/>
     <w:rsid w:val="00867B7E"/>
     <w:rsid w:val="008729CA"/>
     <w:rsid w:val="00876590"/>
     <w:rsid w:val="00877588"/>
     <w:rsid w:val="0087784C"/>
     <w:rsid w:val="00884BD5"/>
     <w:rsid w:val="008879C9"/>
     <w:rsid w:val="00887C8C"/>
     <w:rsid w:val="00890FF7"/>
     <w:rsid w:val="008A2D1D"/>
     <w:rsid w:val="008B15DC"/>
     <w:rsid w:val="008D040B"/>
     <w:rsid w:val="008D120C"/>
+    <w:rsid w:val="008D2946"/>
     <w:rsid w:val="008E7F6E"/>
     <w:rsid w:val="008F11E0"/>
     <w:rsid w:val="008F2583"/>
     <w:rsid w:val="00900417"/>
     <w:rsid w:val="00906742"/>
     <w:rsid w:val="0091094C"/>
     <w:rsid w:val="009248F9"/>
     <w:rsid w:val="00932257"/>
     <w:rsid w:val="00960207"/>
     <w:rsid w:val="00961420"/>
     <w:rsid w:val="009644F4"/>
     <w:rsid w:val="00976084"/>
     <w:rsid w:val="00987305"/>
     <w:rsid w:val="00990A0E"/>
     <w:rsid w:val="0099268E"/>
     <w:rsid w:val="00993F8D"/>
     <w:rsid w:val="009B1853"/>
     <w:rsid w:val="009C05AE"/>
     <w:rsid w:val="009C6237"/>
+    <w:rsid w:val="009D1AD3"/>
     <w:rsid w:val="009D322B"/>
     <w:rsid w:val="009E1978"/>
     <w:rsid w:val="009E3BDC"/>
     <w:rsid w:val="009E7285"/>
     <w:rsid w:val="009F0CF9"/>
     <w:rsid w:val="009F2318"/>
     <w:rsid w:val="00A0251C"/>
     <w:rsid w:val="00A027BB"/>
     <w:rsid w:val="00A16F84"/>
     <w:rsid w:val="00A25161"/>
     <w:rsid w:val="00A26A08"/>
     <w:rsid w:val="00A334FA"/>
     <w:rsid w:val="00A372CD"/>
     <w:rsid w:val="00A40EB5"/>
     <w:rsid w:val="00A4588E"/>
     <w:rsid w:val="00A458F4"/>
     <w:rsid w:val="00A46125"/>
     <w:rsid w:val="00A51CC2"/>
     <w:rsid w:val="00A60630"/>
     <w:rsid w:val="00A739A6"/>
     <w:rsid w:val="00A75E3C"/>
     <w:rsid w:val="00A77FE3"/>
     <w:rsid w:val="00A80F1A"/>
     <w:rsid w:val="00AA4958"/>
     <w:rsid w:val="00AA76A8"/>
@@ -8960,50 +9027,52 @@
     <w:rsid w:val="00C149FD"/>
     <w:rsid w:val="00C20EE3"/>
     <w:rsid w:val="00C231C4"/>
     <w:rsid w:val="00C408D1"/>
     <w:rsid w:val="00C454D6"/>
     <w:rsid w:val="00C55A94"/>
     <w:rsid w:val="00C67011"/>
     <w:rsid w:val="00C74258"/>
     <w:rsid w:val="00C85179"/>
     <w:rsid w:val="00C9056F"/>
     <w:rsid w:val="00C93C04"/>
     <w:rsid w:val="00C93C90"/>
     <w:rsid w:val="00C9585F"/>
     <w:rsid w:val="00C96E29"/>
     <w:rsid w:val="00CA4E57"/>
     <w:rsid w:val="00CC0579"/>
     <w:rsid w:val="00CF6513"/>
     <w:rsid w:val="00D022B8"/>
     <w:rsid w:val="00D0341D"/>
     <w:rsid w:val="00D03DA7"/>
     <w:rsid w:val="00D06AC0"/>
     <w:rsid w:val="00D10A8E"/>
     <w:rsid w:val="00D23883"/>
     <w:rsid w:val="00D25162"/>
     <w:rsid w:val="00D269D4"/>
+    <w:rsid w:val="00D3566E"/>
+    <w:rsid w:val="00D5186E"/>
     <w:rsid w:val="00D57897"/>
     <w:rsid w:val="00D725BA"/>
     <w:rsid w:val="00D7515F"/>
     <w:rsid w:val="00D8043D"/>
     <w:rsid w:val="00D90A30"/>
     <w:rsid w:val="00D90EA9"/>
     <w:rsid w:val="00D95256"/>
     <w:rsid w:val="00D971B2"/>
     <w:rsid w:val="00DA34BD"/>
     <w:rsid w:val="00DA7B2F"/>
     <w:rsid w:val="00DB4905"/>
     <w:rsid w:val="00DC4ACF"/>
     <w:rsid w:val="00DD41BC"/>
     <w:rsid w:val="00DE5853"/>
     <w:rsid w:val="00DF3D5D"/>
     <w:rsid w:val="00E05E68"/>
     <w:rsid w:val="00E16585"/>
     <w:rsid w:val="00E23B92"/>
     <w:rsid w:val="00E2422D"/>
     <w:rsid w:val="00E35B01"/>
     <w:rsid w:val="00E37271"/>
     <w:rsid w:val="00E44C7C"/>
     <w:rsid w:val="00E670A9"/>
     <w:rsid w:val="00E705E3"/>
     <w:rsid w:val="00E7647D"/>
@@ -9039,79 +9108,79 @@
     <w:rsid w:val="00F9699F"/>
     <w:rsid w:val="00FA721B"/>
     <w:rsid w:val="00FE0684"/>
     <w:rsid w:val="00FE2D56"/>
     <w:rsid w:val="00FE36C3"/>
     <w:rsid w:val="00FE4068"/>
     <w:rsid w:val="00FF121F"/>
     <w:rsid w:val="00FF441C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201">
+    <o:shapedefaults v:ext="edit" spidmax="55297">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43340CC7"/>
   <w15:docId w15:val="{B91A40E0-D5D2-4F1A-83F2-B1CA3C23C299}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9439,50 +9508,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0079229E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -9630,51 +9704,51 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001709B4"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="書式なし (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001709B4"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="211432405">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="357244485">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10369,66 +10443,66 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E63246FB-918B-49E6-82BC-1D617C53E170}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>362</Words>
-  <Characters>2069</Characters>
+  <Characters>2067</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2427</CharactersWithSpaces>
+  <CharactersWithSpaces>2425</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>恩田　佳則</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>